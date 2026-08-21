--- v0 (2026-04-21)
+++ v1 (2026-08-21)
@@ -1,171 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="56EE7CA2" w14:textId="6AEFF203" w:rsidR="00941CAE" w:rsidRPr="006748A7" w:rsidRDefault="00941CAE" w:rsidP="006748A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006748A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Convergências em Ciência da Informação,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5C02EA" w14:textId="7947EA25" w:rsidR="00941CAE" w:rsidRPr="006748A7" w:rsidRDefault="00941CAE" w:rsidP="006748A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006748A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Universidade Federal de Sergipe</w:t>
-[...13 lines deleted...]
-        <w:t>São Cristóvão.</w:t>
+        <w:t>Universidade Federal de Sergipe, São Cristóvão.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EF372D" w14:textId="0742526A" w:rsidR="00941CAE" w:rsidRPr="006748A7" w:rsidRDefault="00941CAE" w:rsidP="006748A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006748A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">v. 00, 2026: e0000. ISSN </w:t>
       </w:r>
       <w:r w:rsidRPr="006748A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>2595-4768.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058357C5" w14:textId="3C24A6F8" w:rsidR="00941CAE" w:rsidRPr="006748A7" w:rsidRDefault="00941CAE" w:rsidP="006748A7">
+    <w:p w14:paraId="57C771A7" w14:textId="6601AC8D" w:rsidR="00604E6D" w:rsidRPr="00EB6A32" w:rsidRDefault="00941CAE" w:rsidP="00EB6A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006748A7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>DOI: 10.33467/conci.v0i.0000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C771A7" w14:textId="44626313" w:rsidR="00604E6D" w:rsidRDefault="00604E6D" w:rsidP="004C6650">
+    <w:p w14:paraId="0D7F9D9B" w14:textId="77777777" w:rsidR="00673B9A" w:rsidRDefault="00673B9A" w:rsidP="004C6650">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D7F9D9B" w14:textId="77777777" w:rsidR="00673B9A" w:rsidRDefault="00673B9A" w:rsidP="004C6650">
-[...10 lines deleted...]
-    <w:p w14:paraId="5894A034" w14:textId="23B45256" w:rsidR="00864D93" w:rsidRPr="000C33D4" w:rsidRDefault="004C6650" w:rsidP="004C6650">
+    <w:p w14:paraId="18980749" w14:textId="7BBDA784" w:rsidR="007E7089" w:rsidRDefault="004C6650" w:rsidP="00EB6A32">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CBE7EA8" wp14:editId="03489432">
             <wp:extent cx="2489270" cy="1101645"/>
             <wp:effectExtent l="0" t="0" r="6350" b="3810"/>
             <wp:docPr id="863591239" name="Imagem 7" descr="Logotipo, Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -180,61 +156,58 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2525853" cy="1117835"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18980749" w14:textId="77777777" w:rsidR="007E7089" w:rsidRDefault="007E7089" w:rsidP="009D510B">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35D0752E" w14:textId="77777777" w:rsidR="00EB6A32" w:rsidRPr="00EB6A32" w:rsidRDefault="00EB6A32" w:rsidP="00EB6A32">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="pt-BR"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D2C8A0" w14:textId="095A4A2B" w:rsidR="00364538" w:rsidRPr="00EE6C85" w:rsidRDefault="004E076E" w:rsidP="009D510B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE6C85">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Título em português (Tam. 1</w:t>
       </w:r>
       <w:r w:rsidR="00EE6C85">
@@ -914,51 +887,51 @@
       <w:r w:rsidRPr="00604E6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Última titulação. Instituição de vinculação acadêmica </w:t>
       </w:r>
       <w:r w:rsidR="00E97294" w:rsidRPr="00604E6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(por extenso seguida de sigla) </w:t>
       </w:r>
       <w:r w:rsidRPr="00604E6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(tam.12). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18164AF4" w14:textId="77777777" w:rsidR="001E65A8" w:rsidRPr="00604E6D" w:rsidRDefault="001E65A8" w:rsidP="001E65A8">
+    <w:p w14:paraId="6F38041F" w14:textId="3B2E2EA5" w:rsidR="001E65A8" w:rsidRPr="00EB6A32" w:rsidRDefault="001E65A8" w:rsidP="00EB6A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: semnome@mail.com. ORCID: </w:t>
       </w:r>
       <w:r w:rsidRPr="001E65A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000-000</w:t>
       </w:r>
@@ -981,253 +954,361 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000</w:t>
       </w:r>
       <w:r w:rsidRPr="001E65A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0000</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2100D550" w14:textId="5957C62F" w:rsidR="008F70D5" w:rsidRDefault="008F70D5" w:rsidP="00E97294">
-[...10 lines deleted...]
-    <w:p w14:paraId="38601448" w14:textId="6F23B51C" w:rsidR="001E65A8" w:rsidRDefault="001E65A8" w:rsidP="008F70D5">
+    <w:p w14:paraId="68F40DFA" w14:textId="77777777" w:rsidR="00941CAE" w:rsidRDefault="00941CAE" w:rsidP="008F70D5">
       <w:pPr>
         <w:pStyle w:val="Ttulo3XVIIIENANCIB"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...24 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="714D6620" w14:textId="696D4719" w:rsidR="008F70D5" w:rsidRDefault="001E65A8" w:rsidP="008F70D5">
       <w:pPr>
         <w:pStyle w:val="Ttulo3XVIIIENANCIB"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E65A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36E9D9AE" wp14:editId="4B0D378B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36E9D9AE" wp14:editId="4B3FE661">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3574415</wp:posOffset>
+              <wp:posOffset>3527425</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>708220</wp:posOffset>
+              <wp:posOffset>704850</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="973455" cy="298450"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:extent cx="736600" cy="225425"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="14" name="Imagem 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="Turnitin_logo_(2021).svg.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="973455" cy="298450"/>
+                      <a:ext cx="736600" cy="225425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="008F70D5" w:rsidRPr="001E65A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Submetido em:</w:t>
       </w:r>
       <w:r w:rsidR="008F70D5" w:rsidRPr="001E65A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Aprovado em: </w:t>
       </w:r>
       <w:r w:rsidR="008F70D5" w:rsidRPr="001E65A8">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
         <w:t>Publicado em:</w:t>
       </w:r>
       <w:r w:rsidR="003F5D14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F56EE97" w14:textId="7B0C08F8" w:rsidR="00A4754E" w:rsidRDefault="008F70D5" w:rsidP="00A4754E">
+    <w:p w14:paraId="5833B35C" w14:textId="77777777" w:rsidR="00EB6A32" w:rsidRDefault="008F70D5" w:rsidP="00941CAE">
       <w:pPr>
         <w:pStyle w:val="Ttulo3XVIIIENANCIB"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5D14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Artigo subme</w:t>
       </w:r>
       <w:r w:rsidR="003F5D14" w:rsidRPr="003F5D14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">tido ao sistema de similaridade  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3689F5B1" w14:textId="59AEE784" w:rsidR="00983384" w:rsidRPr="00941CAE" w:rsidRDefault="00673B9A" w:rsidP="00941CAE">
+        <w:t>tido ao sistema de similaridade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56242126" w14:textId="17E7D00A" w:rsidR="0082217B" w:rsidRDefault="0082217B" w:rsidP="00EB6A32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D101D8" w14:textId="395250CB" w:rsidR="00EB6A32" w:rsidRPr="00EB6A32" w:rsidRDefault="0082217B" w:rsidP="00EB6A32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="243B5C66" wp14:editId="1454732C">
+            <wp:extent cx="846666" cy="158115"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="16" name="Imagem 16" descr="https://mirrors.creativecommons.org/presskit/buttons/80x15/png/by.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="https://mirrors.creativecommons.org/presskit/buttons/80x15/png/by.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="891120" cy="166417"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6A32" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direitos autorais das pessoas autoras, 2025. Licenciado sob </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00EB6A32" w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Licença </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00EB6A32" w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Creative</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00EB6A32" w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00EB6A32" w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t>Commons</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00EB6A32" w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+            <w:sz w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Atribuição 4.0 Internacional</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EB6A32" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CC BY 4.0).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3689F5B1" w14:textId="0415ED0D" w:rsidR="00983384" w:rsidRPr="00941CAE" w:rsidRDefault="003F5D14" w:rsidP="00941CAE">
       <w:pPr>
         <w:pStyle w:val="Ttulo3XVIIIENANCIB"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003F5D14">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00673B9A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="767EF08F" w14:textId="25653409" w:rsidR="0009671B" w:rsidRPr="00520777" w:rsidRDefault="007672BB" w:rsidP="00520777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -1334,102 +1415,117 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumo </w:t>
       </w:r>
       <w:r w:rsidR="0009671B" w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DD45D8" w14:textId="18768BBD" w:rsidR="0009671B" w:rsidRPr="000C33D4" w:rsidRDefault="0009671B" w:rsidP="0009671B">
+    <w:p w14:paraId="7AD22AAD" w14:textId="77777777" w:rsidR="00D02B23" w:rsidRDefault="00D02B23" w:rsidP="0009671B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DD45D8" w14:textId="478CACE8" w:rsidR="0009671B" w:rsidRPr="000C33D4" w:rsidRDefault="0009671B" w:rsidP="0009671B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D510B" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ncluir até 5 palavras-chave padronizadas do Thesaurus </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="000C33D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>TCI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E65A8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1600,73 +1696,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite d</w:t>
       </w:r>
       <w:r w:rsidR="00D013E6" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e palavras. Inserir o RESUMO</w:t>
       </w:r>
       <w:r w:rsidR="0009671B" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> até 250 palavras. Respeitar o limite de palavras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3513E254" w14:textId="77777777" w:rsidR="0009671B" w:rsidRPr="000C33D4" w:rsidRDefault="0009671B" w:rsidP="0009671B">
+    <w:p w14:paraId="54C3F95E" w14:textId="77777777" w:rsidR="00D02B23" w:rsidRDefault="00D02B23" w:rsidP="0009671B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3513E254" w14:textId="42D0867B" w:rsidR="0009671B" w:rsidRPr="000C33D4" w:rsidRDefault="0009671B" w:rsidP="0009671B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="009D510B" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1848,56 +1961,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite d</w:t>
       </w:r>
       <w:r w:rsidR="00D013E6" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>e palavras. Inserir o RESUMO</w:t>
       </w:r>
       <w:r w:rsidR="0009671B" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> até 250 palavras. Respeitar o limite de palavras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F2E959" w14:textId="77777777" w:rsidR="00D013E6" w:rsidRPr="000C33D4" w:rsidRDefault="0009671B" w:rsidP="00D013E6">
+    <w:p w14:paraId="7EB5158D" w14:textId="77777777" w:rsidR="00D02B23" w:rsidRDefault="00D02B23" w:rsidP="00D013E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F2E959" w14:textId="0803392D" w:rsidR="00D013E6" w:rsidRPr="000C33D4" w:rsidRDefault="0009671B" w:rsidP="00D013E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Palabras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
@@ -2056,51 +2184,51 @@
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>, negrito, maiúscula, Tam. 14)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D91812" w14:textId="77777777" w:rsidR="009D510B" w:rsidRPr="000C33D4" w:rsidRDefault="009D510B" w:rsidP="009D510B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Resumo em Francês com 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO com até 250 palavras. Respeitar o limite de palavras. Inserir o RESUMO até 250 palavras. Respeitar o limite de palavras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587D4653" w14:textId="454EE7B3" w:rsidR="009D510B" w:rsidRPr="000C33D4" w:rsidRDefault="004C6650" w:rsidP="009D510B">
+    <w:p w14:paraId="587D4653" w14:textId="0040B543" w:rsidR="009D510B" w:rsidRPr="000C33D4" w:rsidRDefault="004C6650" w:rsidP="009D510B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Mots</w:t>
       </w:r>
       <w:r w:rsidR="00520777">
@@ -2275,57 +2403,57 @@
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EB26FA0" wp14:editId="7E71387E">
             <wp:extent cx="273050" cy="280104"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="1" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagem 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns="" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId13"/>
+                          <a1611:picAttrSrcUrl xmlns="" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId14"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="281477" cy="288749"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
@@ -2446,57 +2574,57 @@
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58914524" wp14:editId="58164A39">
             <wp:extent cx="273050" cy="280104"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="40443805" name="Imagem 40443805" descr="Logotipo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="40443805" name="Imagem 40443805" descr="Logotipo&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns="" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId13"/>
+                          <a1611:picAttrSrcUrl xmlns="" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId14"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="281477" cy="288749"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
@@ -2547,57 +2675,57 @@
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A2A45DF" wp14:editId="72C75BB1">
             <wp:extent cx="273050" cy="280104"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="4" name="Imagem 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Imagem 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
-                          <a1611:picAttrSrcUrl xmlns="" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId13"/>
+                          <a1611:picAttrSrcUrl xmlns="" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId14"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="281477" cy="288749"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00095AB1" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
@@ -2778,75 +2906,75 @@
         </w:rPr>
         <w:t>4 RESULTADOS E DISCUSSÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495DF766" w14:textId="77777777" w:rsidR="00095AB1" w:rsidRPr="000C33D4" w:rsidRDefault="00095AB1" w:rsidP="00095AB1">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5 CONSIDERAÇÕES FINAIS OU CONCLUSÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E8CDC9" w14:textId="25EFF998" w:rsidR="00F40106" w:rsidRDefault="00095AB1" w:rsidP="00095AB1">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">REFERÊNCIAS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0246F8D7" w14:textId="000E2E7E" w:rsidR="003F5D14" w:rsidRDefault="003F5D14" w:rsidP="00095AB1">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>NOTAS</w:t>
@@ -3189,59 +3317,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000C33D4" w:rsidRPr="00877166">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Verdana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B85022" w:rsidRPr="00877166">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, tam. 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00877166">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, parágrafo justificado, espaçamento simples, com recuo de 4 cm da margem esquerda no parágrafo inteiro, sem recuo da </w:t>
-[...7 lines deleted...]
-        <w:t>primeira linha, sem itálico e com indicação do sobrenome do autor, ano e página. Um espaço 1,5 antes e um espaço 1,5 depois da citação. (S</w:t>
+        <w:t>, parágrafo justificado, espaçamento simples, com recuo de 4 cm da margem esquerda no parágrafo inteiro, sem recuo da primeira linha, sem itálico e com indicação do sobrenome do autor, ano e página. Um espaço 1,5 antes e um espaço 1,5 depois da citação. (S</w:t>
       </w:r>
       <w:r w:rsidR="00652AD3" w:rsidRPr="00877166">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>obrenome</w:t>
       </w:r>
       <w:r w:rsidRPr="00877166">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>, ano, p. XX)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FB805E" w14:textId="77777777" w:rsidR="00C86657" w:rsidRPr="00877166" w:rsidRDefault="00C86657" w:rsidP="003E7800">
       <w:pPr>
         <w:pStyle w:val="Citaes"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3765,100 +3885,100 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C441490" w14:textId="116A2A9C" w:rsidR="00F40106" w:rsidRPr="007857F0" w:rsidRDefault="00864D93" w:rsidP="00F40106">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007857F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FIGU</w:t>
       </w:r>
       <w:r w:rsidR="00D17AAB" w:rsidRPr="007857F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>RA</w:t>
       </w:r>
       <w:r w:rsidR="003E7800" w:rsidRPr="007857F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, TABELAS E QUADROS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD5CFF9" w14:textId="77777777" w:rsidR="003E7800" w:rsidRPr="007857F0" w:rsidRDefault="003E7800" w:rsidP="00F40106">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09AC2FCF" w14:textId="77777777" w:rsidR="000C33D4" w:rsidRPr="007857F0" w:rsidRDefault="003E7800" w:rsidP="000C33D4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007857F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>As figuras, tabelas e quadros</w:t>
       </w:r>
       <w:r w:rsidR="00D17AAB" w:rsidRPr="007857F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> por</w:t>
       </w:r>
       <w:r w:rsidRPr="007857F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ventura utilizados devem ser citados no corpo do texto e apresentados o mais próximo possível de onde forem citados. </w:t>
       </w:r>
       <w:r w:rsidR="000C33D4" w:rsidRPr="007857F0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Todas as imagens devem conter texto alternativo. Não utilize imagens como substitutas de texto. Tabelas devem conter cabeçalhos definidos e estrutura simples.</w:t>
@@ -4155,89 +4275,89 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura 1 -</w:t>
       </w:r>
       <w:r w:rsidR="00946295" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Título da figura </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6483AF75" w14:textId="77777777" w:rsidR="00946295" w:rsidRPr="000C33D4" w:rsidRDefault="00946295" w:rsidP="00946295">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="xsyh"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="y2_b"/>
+      <w:bookmarkStart w:id="0" w:name="xsyh"/>
+      <w:bookmarkStart w:id="1" w:name="i9nj"/>
+      <w:bookmarkStart w:id="2" w:name="jyeq16"/>
+      <w:bookmarkStart w:id="3" w:name="pncn2"/>
+      <w:bookmarkStart w:id="4" w:name="s_o0"/>
+      <w:bookmarkStart w:id="5" w:name="l19c"/>
+      <w:bookmarkStart w:id="6" w:name="y2_b"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="651593C7" wp14:editId="0874D3ED">
             <wp:extent cx="2146852" cy="1897175"/>
             <wp:effectExtent l="0" t="0" r="6350" b="8255"/>
             <wp:docPr id="6" name="Imagem 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="globo-terraqueo-hinchable[1].jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print">
+                    <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2177842" cy="1924561"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -4324,78 +4444,78 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F8B7D02" w14:textId="2C779B63" w:rsidR="00946295" w:rsidRDefault="000C33D4" w:rsidP="007857F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>As figuras devem ser citadas no texto que as antecede ou que as sucede.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0390DDB1" w14:textId="77777777" w:rsidR="007857F0" w:rsidRPr="007857F0" w:rsidRDefault="007857F0" w:rsidP="007857F0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15478527" w14:textId="77777777" w:rsidR="00946295" w:rsidRPr="000C33D4" w:rsidRDefault="00946295" w:rsidP="00067C86">
       <w:pPr>
         <w:pStyle w:val="TtuloFiguraetabela"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Gráfico 1</w:t>
       </w:r>
       <w:r w:rsidR="00BB61B7" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB61B7" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
@@ -4416,51 +4536,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B12A8AC" wp14:editId="0758C45A">
             <wp:extent cx="2705100" cy="2705100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Imagem 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="1200px-Cubicpoly.svg[1].png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2714017" cy="2714017"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -5098,51 +5218,50 @@
     <w:p w14:paraId="3D0096AB" w14:textId="77777777" w:rsidR="00946295" w:rsidRPr="000C33D4" w:rsidRDefault="00946295" w:rsidP="00946295">
       <w:pPr>
         <w:pStyle w:val="Legenda"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D4CADA3" w14:textId="3767B6F9" w:rsidR="009716CF" w:rsidRDefault="004C6650" w:rsidP="00D55A11">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OBS: para as tabelas, não inserir linhas verticais.</w:t>
       </w:r>
       <w:r w:rsidR="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> As tabelas devem ser citadas no texto que as antecede ou que as sucede.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E350FD" w14:textId="77777777" w:rsidR="00FB29B7" w:rsidRPr="000C33D4" w:rsidRDefault="00FB29B7" w:rsidP="00652AD3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20257E8B" w14:textId="77777777" w:rsidR="00946295" w:rsidRPr="000C33D4" w:rsidRDefault="00BB61B7" w:rsidP="00946295">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
@@ -5167,139 +5286,140 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Título do quadro </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1684"/>
         <w:gridCol w:w="2384"/>
         <w:gridCol w:w="2734"/>
         <w:gridCol w:w="2262"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00946295" w:rsidRPr="000C33D4" w14:paraId="06FA4F9B" w14:textId="77777777" w:rsidTr="009716CF">
+      <w:tr w:rsidR="00946295" w:rsidRPr="000C33D4" w14:paraId="06FA4F9B" w14:textId="77777777" w:rsidTr="0082217B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="929" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="597460C7" w14:textId="77777777" w:rsidR="00946295" w:rsidRPr="000C33D4" w:rsidRDefault="00946295" w:rsidP="00864D93">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C33D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Atividade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60B19AAB" w14:textId="77777777" w:rsidR="00946295" w:rsidRPr="000C33D4" w:rsidRDefault="00FF31C5" w:rsidP="00864D93">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C33D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tipo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1508" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18876CF0" w14:textId="77777777" w:rsidR="00946295" w:rsidRPr="000C33D4" w:rsidRDefault="00946295" w:rsidP="00864D93">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C33D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quantidade realizada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E6AEC5C" w14:textId="77777777" w:rsidR="00946295" w:rsidRPr="000C33D4" w:rsidRDefault="00FF31C5" w:rsidP="00864D93">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C33D4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Percepção</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5675,51 +5795,61 @@
     </w:p>
     <w:p w14:paraId="783439BB" w14:textId="665F5424" w:rsidR="00FB29B7" w:rsidRDefault="00FB29B7" w:rsidP="00652AD3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73EF4631" w14:textId="383584CB" w:rsidR="00983384" w:rsidRPr="00983384" w:rsidRDefault="00983384" w:rsidP="007857F0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>DIRETRIZES DE ACESSIBILIDADE (ABNT NBR 17225:2025)</w:t>
+        <w:t>DIRETRIZES DE A</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00983384">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>CESSIBILIDADE (ABNT NBR 17225:2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D64C8A0" w14:textId="7122B3C7" w:rsidR="00983384" w:rsidRPr="00983384" w:rsidRDefault="00983384" w:rsidP="007857F0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Este </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>template</w:t>
@@ -5819,51 +5949,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>II. Links, DOI e ORCID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="127A6ED6" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00983384" w:rsidRDefault="00983384" w:rsidP="007857F0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Todos os links devem estar ativos e descritivos. O ORCID deve ser apresentado com identificação textual.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFAD464" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00983384" w:rsidRDefault="00983384" w:rsidP="007857F0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Todos os links devem estar ativos e clicáveis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB2F991" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00983384" w:rsidRDefault="00983384" w:rsidP="007857F0">
       <w:pPr>
@@ -5876,50 +6005,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Evitar URLs extensas expostas no texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1CDF41" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00983384" w:rsidRDefault="00983384" w:rsidP="007857F0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exemplo recomendado:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71ADA790" w14:textId="03B7011E" w:rsidR="00983384" w:rsidRDefault="00983384" w:rsidP="007857F0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Disponível em: DOI do artigo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB28C01" w14:textId="77777777" w:rsidR="001F1DFB" w:rsidRPr="00983384" w:rsidRDefault="001F1DFB" w:rsidP="00652AD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
@@ -6127,141 +6257,141 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BCA7E49" w14:textId="36508A62" w:rsidR="00983384" w:rsidRPr="00983384" w:rsidRDefault="00983384" w:rsidP="007857F0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983384">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>NORMAS DA ABNT ADOTADAS NO TEMPLATE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325BA51D" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00AC7688" w:rsidRDefault="00983384" w:rsidP="007857F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABNT 6023:2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DA2746" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00AC7688" w:rsidRDefault="00983384" w:rsidP="007857F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABNT 6024:2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2164D2" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00AC7688" w:rsidRDefault="00983384" w:rsidP="007857F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT 6022:2018 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3825B591" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00AC7688" w:rsidRDefault="00983384" w:rsidP="007857F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ABNT 6028:2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B3427C" w14:textId="77777777" w:rsidR="00983384" w:rsidRPr="00AC7688" w:rsidRDefault="00983384" w:rsidP="007857F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC7688">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>NORMAS DA ABNT ADOTADAS NO TEMPLATE:</w:t>
-[...88 lines deleted...]
-        </w:rPr>
         <w:t>ABNT 10520:2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206741A7" w14:textId="2AA0648D" w:rsidR="00983384" w:rsidRPr="00AC7688" w:rsidRDefault="00983384">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="265E4F6E" w14:textId="237025CF" w:rsidR="00FF31C5" w:rsidRPr="000C33D4" w:rsidRDefault="00FF31C5" w:rsidP="00FF31C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
@@ -6687,74 +6817,74 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="701F28DD" w14:textId="77777777" w:rsidR="009E5EBC" w:rsidRPr="000C33D4" w:rsidRDefault="009E5EBC" w:rsidP="00A02B46">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Os elementos essenciais devem refletir os dados do documento referenciado. Informações acrescidas devem seguir o idioma do texto em elaboração e não do documento referenciado. Ao optar pelo uso de elementos complementares, estes devem ser incluídos em todas as referências do mesmo tipo de documento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766F8F68" w14:textId="77777777" w:rsidR="00A02B46" w:rsidRPr="000C33D4" w:rsidRDefault="002312E5" w:rsidP="00A02B46">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Autoria: o</w:t>
       </w:r>
       <w:r w:rsidR="00A02B46" w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> autor deve ser indicado pelo último sobrenome, em letras maiúsculas, seguido do prenome e outros sobrenomes, abreviados, conforme consta no documento. Os autores devem ser separados por ponto e vírgula, seguidos de um espaço. Convém que se padronizem os prenomes e sobrenomes para o mesmo autor, quando aparecerem de formas diferentes em documentos distintos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DD82FE" w14:textId="77777777" w:rsidR="00A02B46" w:rsidRPr="000C33D4" w:rsidRDefault="00A02B46" w:rsidP="00A02B46">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
@@ -7801,50 +7931,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="578D6062" w14:textId="7C8C2ABC" w:rsidR="003F5D14" w:rsidRPr="000C33D4" w:rsidRDefault="003F5D14" w:rsidP="003F5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exemplos (</w:t>
       </w:r>
       <w:r w:rsidR="00B64C5E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">conforme </w:t>
       </w:r>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>a ABNT NBR 6023:2018):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B761CC" w14:textId="77777777" w:rsidR="003F5D14" w:rsidRPr="000C33D4" w:rsidRDefault="003F5D14" w:rsidP="003F5D14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -8829,960 +8960,869 @@
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BBB3DC5" w14:textId="77777777" w:rsidR="003F5D14" w:rsidRPr="000C33D4" w:rsidRDefault="003F5D14" w:rsidP="003F5D14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C33D4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2FF3AB" w14:textId="3A8E4692" w:rsidR="002600AD" w:rsidRDefault="002600AD" w:rsidP="009E5EBC">
+    <w:p w14:paraId="0E2FF3AB" w14:textId="3A8E4692" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="009E5EBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NOTAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ED08B7" w14:textId="32F9AB77" w:rsidR="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="17ED08B7" w14:textId="32F9AB77" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="316749CF" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316749CF" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>CONTRIBUIÇÃO DE AUTORIA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2C9F8F" w14:textId="5D2E27A8" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="4D2C9F8F" w14:textId="5D2E27A8" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Concepção e elaboração do manuscrito: </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2A08" w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Nome completo</w:t>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve">Nome completo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631CD1B7" w14:textId="38E03292" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="631CD1B7" w14:textId="38E03292" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Coleta de dados: </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2A08" w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Nome completo</w:t>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve">Nome completo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797586B2" w14:textId="33FB7512" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="797586B2" w14:textId="33FB7512" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Análise de dados: </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2A08" w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Nome completo</w:t>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve">Nome completo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2150233A" w14:textId="69435FF2" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="2150233A" w14:textId="69435FF2" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Discussão dos resultados: </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2A08" w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Nome completo</w:t>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve">Nome completo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4ADCD2" w14:textId="29A06390" w:rsidR="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="3D4ADCD2" w14:textId="29A06390" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002600AD">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>Revisão e aprovação:</w:t>
       </w:r>
-      <w:r w:rsidR="00DE2A08">
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2A08" w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Nome completo</w:t>
-[...12 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:t xml:space="preserve">Nome completo </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8A3549" w14:textId="0B4A1A27" w:rsidR="00E0702D" w:rsidRPr="007857F0" w:rsidRDefault="00F825B1" w:rsidP="007857F0">
+    <w:p w14:paraId="5A8A3549" w14:textId="0B4A1A27" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00F825B1" w:rsidP="007857F0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0D0D0D"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F825B1">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0D0D0D"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se necessário, ver outros papéis em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00F825B1">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00EB6A32">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://credit.niso.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F825B1">
+      <w:r w:rsidRPr="00EB6A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0D0D0D"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703AAE83" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="002600AD" w:rsidRDefault="00E0702D" w:rsidP="00E0702D">
+    <w:p w14:paraId="703AAE83" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="00E0702D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>FINANCIAMENTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D7A43F" w14:textId="1673D70B" w:rsidR="00E0702D" w:rsidRDefault="00E0702D" w:rsidP="003B5C65">
+    <w:p w14:paraId="01D7A43F" w14:textId="1673D70B" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="003B5C65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750D84F4" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRDefault="00E0702D" w:rsidP="003B5C65">
+    <w:p w14:paraId="750D84F4" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="003B5C65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="65792B97" w14:textId="2EC2CA4C" w:rsidR="003B5C65" w:rsidRPr="002600AD" w:rsidRDefault="003B5C65" w:rsidP="003B5C65">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65792B97" w14:textId="2EC2CA4C" w:rsidR="003B5C65" w:rsidRPr="00EB6A32" w:rsidRDefault="003B5C65" w:rsidP="003B5C65">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>USO DE INTELIGÊNCIA ARTIFICIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BF09A5" w14:textId="16A36B10" w:rsidR="002600AD" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
+    <w:p w14:paraId="13BF09A5" w14:textId="16A36B10" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164F0E65" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="002600AD" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
+    <w:p w14:paraId="164F0E65" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="42C313F0" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C313F0" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>CONSENTIMENTO DE USO DE IMAGEM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401D3209" w14:textId="532F1DE9" w:rsidR="002600AD" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
+    <w:p w14:paraId="401D3209" w14:textId="532F1DE9" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519B5D84" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="002600AD" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
+    <w:p w14:paraId="519B5D84" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0A6A3998" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6A3998" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>APROVAÇÃO DE COMITÊ DE ÉTICA EM PESQUISA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AA7138" w14:textId="163DC6E9" w:rsidR="002600AD" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
+    <w:p w14:paraId="69AA7138" w14:textId="163DC6E9" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B04A1A0" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="002600AD" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
+    <w:p w14:paraId="5B04A1A0" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="37FAEB2E" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37FAEB2E" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>CONFLITO DE INTERESSES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3460F0FD" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
+    <w:p w14:paraId="3460F0FD" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE2A08">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:highlight w:val="yellow"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>(DEIXAR EM BRANCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D739C5" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
+    <w:p w14:paraId="28D739C5" w14:textId="77777777" w:rsidR="00E0702D" w:rsidRPr="00EB6A32" w:rsidRDefault="00E0702D" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53DBFCC7" w14:textId="3B9D9E85" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="53DBFCC7" w14:textId="663FCF22" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...10 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="0D0D0D"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>LICENÇA DE USO</w:t>
       </w:r>
-      <w:r w:rsidR="00FB29B7">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00FB29B7" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB29B7" w:rsidRPr="00FB29B7">
+      <w:r w:rsidR="00FB29B7" w:rsidRPr="00EB6A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0D0D0D"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Não editar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BFE00F" w14:textId="1F96E76E" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="5930A3F1" w14:textId="34A62FDD" w:rsidR="00EB6A32" w:rsidRPr="00EB6A32" w:rsidRDefault="00EB6A32" w:rsidP="00EB6A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:r w:rsidRPr="002600AD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As autorias concedem à Revista Convergência em Ciência da Informação os direitos exclusivos de primeira publicação do trabalho, que será simultaneamente disponibilizado sob a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00EB6A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t xml:space="preserve">Licença </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="002600AD">
+        <w:r w:rsidRPr="00EB6A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Creative</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="002600AD">
+        <w:r w:rsidRPr="00EB6A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="002600AD">
+        <w:r w:rsidRPr="00EB6A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Commons</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="002600AD">
+        <w:r w:rsidRPr="00EB6A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t xml:space="preserve"> Atribuição 4.0 Internacional</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002600AD">
-[...8 lines deleted...]
-    <w:p w14:paraId="1E487F5D" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CC BY 4.0). Essa licença permite que terceiros compartilhem, adaptem, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>remixem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e desenvolvam novas obras a partir do material publicado, desde que seja atribuído o devido crédito às autorias e à publicação original neste periódico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FA2BA3" w14:textId="3A0E3330" w:rsidR="00EB6A32" w:rsidRPr="00EB6A32" w:rsidRDefault="00EB6A32" w:rsidP="00EB6A32">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="12169EC6" w14:textId="373F5A2C" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Além disso, as autorias podem firmar acordos adicionais para a distribuição não exclusiva da versão publicada do trabalho, incluindo sua disponibilização em repositórios institucionais, sites pessoais, traduções ou capítulos de livros, desde que seja mantido o reconhecimento da autoria e da primeira publicação na Revista Convergência em Ciência da Informação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E487F5D" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:b/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12169EC6" w14:textId="373F5A2C" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>PUBLISHER</w:t>
       </w:r>
-      <w:r w:rsidR="00FB29B7">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00FB29B7" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB29B7" w:rsidRPr="00FB29B7">
+      <w:r w:rsidR="00FB29B7" w:rsidRPr="00EB6A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0D0D0D"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Não editar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5D707B" w14:textId="4CF23C30" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="0F5D707B" w14:textId="4CF23C30" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidade Federal de Sergipe. Programa de Pós-graduação em Ciência da Informação. Publicação no </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00EF7084">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00EB6A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>Portal de Periódicos UFS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002600AD">
-[...8 lines deleted...]
-    <w:p w14:paraId="76BA9A31" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. As ideias </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>expressadas neste artigo são de responsabilidade de seus autores, não representando, necessariamente, a opinião dos editores ou da universidade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BA9A31" w14:textId="77777777" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6F7ECEB0" w14:textId="3BD1EE17" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="00DE2A08" w:rsidP="002600AD">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F7ECEB0" w14:textId="3BD1EE17" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="00DE2A08" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t>EQUIPE EDITORIAL</w:t>
       </w:r>
-      <w:r w:rsidR="00FB29B7">
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00FB29B7" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB29B7" w:rsidRPr="00FB29B7">
+      <w:r w:rsidR="00FB29B7" w:rsidRPr="00EB6A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0D0D0D"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Não editar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE4A389" w14:textId="0D94ADF6" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="002600AD">
+    <w:p w14:paraId="4CE4A389" w14:textId="0D94ADF6" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="002600AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t>Martha Suzana Cabral Nunes, Telma de Carvalho</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE2A08" w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
         </w:rPr>
         <w:t>, Rafaela Ferreira Lopes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244B9F9E" w14:textId="3EF72B6A" w:rsidR="002600AD" w:rsidRPr="002600AD" w:rsidRDefault="002600AD" w:rsidP="009E5EBC">
+    <w:p w14:paraId="244B9F9E" w14:textId="3EF72B6A" w:rsidR="002600AD" w:rsidRPr="00EB6A32" w:rsidRDefault="002600AD" w:rsidP="009E5EBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6206EEBB" w14:textId="1C3A7B17" w:rsidR="00604E6D" w:rsidRDefault="00604E6D" w:rsidP="00604E6D">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6206EEBB" w14:textId="1C3A7B17" w:rsidR="00604E6D" w:rsidRPr="00EB6A32" w:rsidRDefault="00604E6D" w:rsidP="00604E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0D0D0D"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">COMO CITAR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB29B7">
+      <w:r w:rsidRPr="00EB6A32">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="0D0D0D"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Não editar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06366BA7" w14:textId="00024E96" w:rsidR="00604E6D" w:rsidRPr="00604E6D" w:rsidRDefault="00604E6D" w:rsidP="00604E6D">
+    <w:p w14:paraId="06366BA7" w14:textId="00024E96" w:rsidR="00604E6D" w:rsidRPr="00EB6A32" w:rsidRDefault="00604E6D" w:rsidP="00604E6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="011D6270" w14:textId="77777777" w:rsidR="00EB6A32" w:rsidRPr="00EB6A32" w:rsidRDefault="00EB6A32" w:rsidP="00EB6A32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direitos autorais das pessoas autoras, 2025. Licenciado sob </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Licença </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          </w:rPr>
+          <w:t>Creative</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          </w:rPr>
+          <w:t>Commons</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00EB6A32">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Atribuição 4.0 Internacional</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB6A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CC BY 4.0).</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="72096F6B" w14:textId="77777777" w:rsidR="002600AD" w:rsidRDefault="002600AD" w:rsidP="009E5EBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002600AD" w:rsidSect="00A4754E">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId21"/>
+    <w:sectPr w:rsidR="002600AD" w:rsidSect="001D46FD">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="284" w:left="1418" w:header="426" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="284" w:left="1418" w:header="426" w:footer="409" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="58062FEB" w14:textId="77777777" w:rsidR="002D5380" w:rsidRDefault="002D5380" w:rsidP="00364538">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5DC70FF8" w14:textId="77777777" w:rsidR="002D5380" w:rsidRDefault="002D5380" w:rsidP="00364538">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -9832,121 +9872,121 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
-    <w:altName w:val="Corbel"/>
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4B8374B5" w14:textId="77777777" w:rsidR="00446554" w:rsidRDefault="00446554" w:rsidP="00446554">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
-      <w:id w:val="-1114444681"/>
+      <w:id w:val="804897224"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4D375584" w14:textId="2C58D726" w:rsidR="00446554" w:rsidRPr="00446554" w:rsidRDefault="00446554" w:rsidP="00446554">
         <w:pPr>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00446554">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:noProof/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E777034" wp14:editId="6718424C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-2540</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>126213</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="870509" cy="385250"/>
               <wp:effectExtent l="0" t="0" r="6350" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="37" name="Imagem 7" descr="Logotipo, Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
+              <wp:docPr id="13" name="Imagem 7" descr="Logotipo, Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="63309099" name="Imagem 7" descr="Logotipo, Ícone&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1" cstate="print">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
@@ -9983,51 +10023,51 @@
           <w:t>v. 00, 2026: e0000</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="35B399AD" w14:textId="77777777" w:rsidR="00446554" w:rsidRPr="00446554" w:rsidRDefault="00446554" w:rsidP="00446554">
         <w:pPr>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00446554">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           </w:rPr>
           <w:t xml:space="preserve">Universidade Federal de Sergipe. ISSN </w:t>
         </w:r>
         <w:r w:rsidRPr="00446554">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>2595-4768.</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="328C3C96" w14:textId="7F581E7F" w:rsidR="009D510B" w:rsidRPr="00446554" w:rsidRDefault="00D278B2" w:rsidP="00446554">
+      <w:p w14:paraId="328C3C96" w14:textId="6698E67E" w:rsidR="009D510B" w:rsidRPr="00446554" w:rsidRDefault="00D278B2" w:rsidP="00446554">
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1705"/>
           </w:tabs>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
           <w:ind w:left="108"/>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>DOI: 10.33467/con</w:t>
         </w:r>
         <w:r w:rsidR="00446554" w:rsidRPr="00446554">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>ci</w:t>
         </w:r>
         <w:r w:rsidR="001E65A8">
@@ -10097,66 +10137,88 @@
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00446554" w:rsidRPr="000A62CA">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00446554" w:rsidRPr="000A62CA">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00446554" w:rsidRPr="000A62CA">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00673B9A">
+        <w:r w:rsidR="00857CF1">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r w:rsidR="00446554" w:rsidRPr="000A62CA">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="4401DB20" w14:textId="77777777" w:rsidR="00D02B23" w:rsidRPr="00446554" w:rsidRDefault="00D02B23" w:rsidP="00D02B23">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+      <w:pBdr>
+        <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="1" w:color="FF0066"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:i/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="47B36E2E" w14:textId="77777777" w:rsidR="00D02B23" w:rsidRDefault="00D02B23">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="24FFB8CF" w14:textId="77777777" w:rsidR="002D5380" w:rsidRDefault="002D5380" w:rsidP="00364538">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1A5F0756" w14:textId="77777777" w:rsidR="002D5380" w:rsidRDefault="002D5380" w:rsidP="00364538">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
@@ -10288,51 +10350,51 @@
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7493C69F" wp14:editId="2262C307">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4235450</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>77470</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1504315" cy="330835"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="36" name="Imagem 36"/>
+          <wp:docPr id="12" name="Imagem 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="conci-secaao-template.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -10375,51 +10437,51 @@
   <w:p w14:paraId="46443868" w14:textId="16C3192F" w:rsidR="009716CF" w:rsidRPr="009716CF" w:rsidRDefault="00673B9A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:i/>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657215" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="187A4C9B" wp14:editId="6CE2B195">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4184015</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>50800</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1545590" cy="330835"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="38" name="Imagem 38"/>
+          <wp:docPr id="15" name="Imagem 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="conci-secaao-template.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -11092,201 +11154,206 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="112"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00364538"/>
     <w:rsid w:val="00012F4D"/>
     <w:rsid w:val="00067C86"/>
     <w:rsid w:val="00074578"/>
     <w:rsid w:val="00095AB1"/>
     <w:rsid w:val="0009671B"/>
     <w:rsid w:val="000A3E35"/>
     <w:rsid w:val="000A62CA"/>
     <w:rsid w:val="000C33D4"/>
     <w:rsid w:val="0014391F"/>
+    <w:rsid w:val="001D46FD"/>
     <w:rsid w:val="001E65A8"/>
     <w:rsid w:val="001F1DFB"/>
     <w:rsid w:val="002312E5"/>
     <w:rsid w:val="002600AD"/>
     <w:rsid w:val="002928F2"/>
     <w:rsid w:val="002C1972"/>
     <w:rsid w:val="002D5380"/>
     <w:rsid w:val="00300623"/>
     <w:rsid w:val="00302917"/>
     <w:rsid w:val="003165F3"/>
     <w:rsid w:val="00364538"/>
     <w:rsid w:val="003B5C65"/>
     <w:rsid w:val="003E7800"/>
     <w:rsid w:val="003F5D14"/>
     <w:rsid w:val="004048C4"/>
     <w:rsid w:val="00446554"/>
     <w:rsid w:val="0045444F"/>
     <w:rsid w:val="004C6650"/>
     <w:rsid w:val="004E076E"/>
     <w:rsid w:val="00501435"/>
     <w:rsid w:val="00520777"/>
     <w:rsid w:val="00555AC7"/>
     <w:rsid w:val="005728AD"/>
     <w:rsid w:val="005A5731"/>
     <w:rsid w:val="00604E6D"/>
     <w:rsid w:val="006100B3"/>
     <w:rsid w:val="0061167D"/>
     <w:rsid w:val="00652AD3"/>
     <w:rsid w:val="00673B9A"/>
     <w:rsid w:val="006748A7"/>
     <w:rsid w:val="006B497C"/>
     <w:rsid w:val="006E5DA3"/>
     <w:rsid w:val="007672BB"/>
     <w:rsid w:val="007857F0"/>
     <w:rsid w:val="007B25E9"/>
     <w:rsid w:val="007E7089"/>
     <w:rsid w:val="007F1DE4"/>
+    <w:rsid w:val="0082217B"/>
+    <w:rsid w:val="00857CF1"/>
     <w:rsid w:val="00863151"/>
     <w:rsid w:val="00864D93"/>
     <w:rsid w:val="00877166"/>
     <w:rsid w:val="00880617"/>
     <w:rsid w:val="008B4EA8"/>
     <w:rsid w:val="008E28FE"/>
     <w:rsid w:val="008E3DFE"/>
     <w:rsid w:val="008F70D5"/>
     <w:rsid w:val="00930C4D"/>
     <w:rsid w:val="00941CAE"/>
     <w:rsid w:val="00946295"/>
     <w:rsid w:val="009529C0"/>
     <w:rsid w:val="00957E26"/>
     <w:rsid w:val="009716CF"/>
     <w:rsid w:val="00983384"/>
     <w:rsid w:val="009D510B"/>
     <w:rsid w:val="009E4287"/>
     <w:rsid w:val="009E5EBC"/>
     <w:rsid w:val="00A02B46"/>
     <w:rsid w:val="00A10263"/>
     <w:rsid w:val="00A4754E"/>
     <w:rsid w:val="00A8247D"/>
     <w:rsid w:val="00A92D07"/>
     <w:rsid w:val="00A95A90"/>
     <w:rsid w:val="00AB3372"/>
     <w:rsid w:val="00AC7688"/>
     <w:rsid w:val="00B53DC8"/>
     <w:rsid w:val="00B6492F"/>
     <w:rsid w:val="00B64C5E"/>
     <w:rsid w:val="00B73F80"/>
     <w:rsid w:val="00B85022"/>
     <w:rsid w:val="00BB61B7"/>
     <w:rsid w:val="00BF6618"/>
     <w:rsid w:val="00C2733E"/>
     <w:rsid w:val="00C86657"/>
     <w:rsid w:val="00CC3148"/>
     <w:rsid w:val="00CD0C44"/>
     <w:rsid w:val="00CD0CEB"/>
     <w:rsid w:val="00D013E6"/>
+    <w:rsid w:val="00D02B23"/>
     <w:rsid w:val="00D17AAB"/>
     <w:rsid w:val="00D252DB"/>
     <w:rsid w:val="00D278B2"/>
     <w:rsid w:val="00D41B9F"/>
     <w:rsid w:val="00D55A11"/>
     <w:rsid w:val="00DA3108"/>
     <w:rsid w:val="00DA6EF7"/>
     <w:rsid w:val="00DD4C90"/>
     <w:rsid w:val="00DE2A08"/>
     <w:rsid w:val="00E0702D"/>
     <w:rsid w:val="00E6192E"/>
     <w:rsid w:val="00E913D6"/>
     <w:rsid w:val="00E97294"/>
+    <w:rsid w:val="00EB6A32"/>
     <w:rsid w:val="00ED7AAF"/>
     <w:rsid w:val="00EE6C85"/>
     <w:rsid w:val="00EF7084"/>
     <w:rsid w:val="00F40106"/>
     <w:rsid w:val="00F825B1"/>
     <w:rsid w:val="00F94679"/>
     <w:rsid w:val="00FB29B7"/>
     <w:rsid w:val="00FD7D2B"/>
     <w:rsid w:val="00FE3391"/>
     <w:rsid w:val="00FF31C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A29AA2D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A8486E98-DD43-4F8A-946A-323B35AAFACE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -12000,63 +12067,63 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E5DA3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclipart.org/detail/27478/fwd__bubble_hand_drawn-by-rejon-177666" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufs.br/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inf.pucminas.br/ci/tci/index.php?option=com_termos&amp;modo=1&amp;Itemid=6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inf.pucminas.br/ci/tci/index.php?option=com_termos&amp;modo=1&amp;Itemid=6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://periodicos.ufs.br/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclipart.org/detail/27478/fwd__bubble_hand_drawn-by-rejon-177666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12285,82 +12352,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC23D930-3714-42F3-8B10-48D73C434BA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCEC7A55-24CD-4AB8-98A8-13F3A970EF06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>17437</Characters>
+  <Pages>18</Pages>
+  <Words>3396</Words>
+  <Characters>18343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>152</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20625</CharactersWithSpaces>
+  <CharactersWithSpaces>21696</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Martha Cabral</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>